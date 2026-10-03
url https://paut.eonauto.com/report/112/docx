--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -3601,198 +3601,198 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmptumxsud6.png"/>
+                    <pic:cNvPr id="0" name="tmpgqa7q312.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpieo1_t54.png"/>
+                    <pic:cNvPr id="0" name="tmp5s4bju4m.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpt8b420tv.png"/>
+                    <pic:cNvPr id="0" name="tmp7iou5zl_.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpism68566.png"/>
+                    <pic:cNvPr id="0" name="tmpjycjlpm9.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -3895,198 +3895,198 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpl5g6ejmi.png"/>
+                    <pic:cNvPr id="0" name="tmpddj2adyl.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpgmv4_6pr.png"/>
+                    <pic:cNvPr id="0" name="tmp4gwwdjw4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_nv56jnd.png"/>
+                    <pic:cNvPr id="0" name="tmp_yeml20b.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpz9f0zz4g.png"/>
+                    <pic:cNvPr id="0" name="tmpnracsnfm.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -4140,296 +4140,296 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpl5g6ejmi.png"/>
+                    <pic:cNvPr id="0" name="tmpddj2adyl.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpgmv4_6pr.png"/>
+                    <pic:cNvPr id="0" name="tmp4gwwdjw4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_nv56jnd.png"/>
+                    <pic:cNvPr id="0" name="tmp_yeml20b.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="16" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpz9f0zz4g.png"/>
+                    <pic:cNvPr id="0" name="tmpnracsnfm.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="17" name="Picture 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpf6jww085.png"/>
+                    <pic:cNvPr id="0" name="tmpuwrkhgtu.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="18" name="Picture 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpg0jwbvzl.png"/>
+                    <pic:cNvPr id="0" name="tmpb8tkpzmo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>