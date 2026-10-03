--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -1991,51 +1991,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpdoulhcjd.png"/>
+                    <pic:cNvPr id="0" name="tmp293oqkw6.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -2089,100 +2089,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpfy3vuemi.png"/>
+                    <pic:cNvPr id="0" name="tmp1f0t8aup.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpl7k_4tng.png"/>
+                    <pic:cNvPr id="0" name="tmp_yir2oed.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -2236,51 +2236,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpaoo8zfml.png"/>
+                    <pic:cNvPr id="0" name="tmp74anwgi0.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>