--- v0 (2026-10-03)
+++ v1 (2026-10-03)
@@ -2221,247 +2221,247 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp8ql91ayb.png"/>
+                    <pic:cNvPr id="0" name="tmpjrw3a0r6.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmptoxvzw3b.png"/>
+                    <pic:cNvPr id="0" name="tmpb6_anxzz.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpcfg6bz8v.png"/>
+                    <pic:cNvPr id="0" name="tmp4tyze18c.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp3jeo5f27.png"/>
+                    <pic:cNvPr id="0" name="tmpw0n5f1ur.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpmqgtbuhe.png"/>
+                    <pic:cNvPr id="0" name="tmpp7nut1dm.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -2515,51 +2515,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0dhti39c.png"/>
+                    <pic:cNvPr id="0" name="tmpijjrm8si.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>