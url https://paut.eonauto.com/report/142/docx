--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -6170,443 +6170,443 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-108</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpj_s_sl53.png"/>
+                    <pic:cNvPr id="0" name="tmp386_s_s_.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-105</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmps8j5mjf8.png"/>
+                    <pic:cNvPr id="0" name="tmp64vzdimn.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp1s62l8vy.png"/>
+                    <pic:cNvPr id="0" name="tmpz8w2zic5.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-87</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpitr1f4qd.png"/>
+                    <pic:cNvPr id="0" name="tmpe84ul2fn.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-77</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpkm9fmgnp.png"/>
+                    <pic:cNvPr id="0" name="tmpoh2z5up1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-71</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpskaalmve.png"/>
+                    <pic:cNvPr id="0" name="tmp2tup341r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-68</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmppt69pw83.png"/>
+                    <pic:cNvPr id="0" name="tmp3z6xp_07.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-67</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpns77frt9.png"/>
+                    <pic:cNvPr id="0" name="tmplycrvq2a.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmptaet_ob5.png"/>
+                    <pic:cNvPr id="0" name="tmpwf73d2h9.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -6660,198 +6660,198 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpskaalmve.png"/>
+                    <pic:cNvPr id="0" name="tmp2tup341r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmppt69pw83.png"/>
+                    <pic:cNvPr id="0" name="tmp3z6xp_07.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpns77frt9.png"/>
+                    <pic:cNvPr id="0" name="tmplycrvq2a.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="16" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmptaet_ob5.png"/>
+                    <pic:cNvPr id="0" name="tmpwf73d2h9.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -6905,639 +6905,639 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="18" name="Picture 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0c_0efrl.png"/>
+                    <pic:cNvPr id="0" name="tmpqnj2detj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="19" name="Picture 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpbb1xdaci.png"/>
+                    <pic:cNvPr id="0" name="tmpjmfam8iy.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="20" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0hon0blu.png"/>
+                    <pic:cNvPr id="0" name="tmpc437wxi9.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="21" name="Picture 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpxlj_wazh.png"/>
+                    <pic:cNvPr id="0" name="tmprt25he52.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="22" name="Picture 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpk42jdww7.png"/>
+                    <pic:cNvPr id="0" name="tmp0yf7iew8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="23" name="Picture 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0c_0efrl.png"/>
+                    <pic:cNvPr id="0" name="tmpqnj2detj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="24" name="Picture 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpbb1xdaci.png"/>
+                    <pic:cNvPr id="0" name="tmpjmfam8iy.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0hon0blu.png"/>
+                    <pic:cNvPr id="0" name="tmpc437wxi9.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="26" name="Picture 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpxlj_wazh.png"/>
+                    <pic:cNvPr id="0" name="tmprt25he52.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="27" name="Picture 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpk42jdww7.png"/>
+                    <pic:cNvPr id="0" name="tmp0yf7iew8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="28" name="Picture 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpgwwqnj8o.png"/>
+                    <pic:cNvPr id="0" name="tmpptpwp_pq.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="29" name="Picture 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmprvvhh3zb.png"/>
+                    <pic:cNvPr id="0" name="tmpl8ymc0zn.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="30" name="Picture 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjsww_ann.png"/>
+                    <pic:cNvPr id="0" name="tmpicri5j04.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -7640,149 +7640,149 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="33" name="Picture 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpgwwqnj8o.png"/>
+                    <pic:cNvPr id="0" name="tmpptpwp_pq.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="34" name="Picture 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmprvvhh3zb.png"/>
+                    <pic:cNvPr id="0" name="tmpl8ymc0zn.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="35" name="Picture 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjsww_ann.png"/>
+                    <pic:cNvPr id="0" name="tmpicri5j04.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -7934,198 +7934,198 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="39" name="Picture 39"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp5nd81qa9.png"/>
+                    <pic:cNvPr id="0" name="tmp_8ol_h8i.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="40" name="Picture 40"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpwpsvoft9.png"/>
+                    <pic:cNvPr id="0" name="tmp8mx5jh74.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="41" name="Picture 41"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpmv2068kr.png"/>
+                    <pic:cNvPr id="0" name="tmpnt7x_r31.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="42" name="Picture 42"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpd430yn9z.png"/>
+                    <pic:cNvPr id="0" name="tmpv08ni1ak.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>