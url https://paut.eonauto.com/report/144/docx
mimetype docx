--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -3814,51 +3814,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp7j8n5fv_.png"/>
+                    <pic:cNvPr id="0" name="tmpqlmbnw_q.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -3912,51 +3912,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp13o917t5.png"/>
+                    <pic:cNvPr id="0" name="tmpxcsx7qt5.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -4010,149 +4010,149 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpl5vne1wl.png"/>
+                    <pic:cNvPr id="0" name="tmplc7paeeh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-8-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpk90t9n4s.png"/>
+                    <pic:cNvPr id="0" name="tmplskhf4oo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpxqkgyb1h.png"/>
+                    <pic:cNvPr id="0" name="tmp4e2teiz0.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -4255,149 +4255,149 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-128</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpl5vne1wl.png"/>
+                    <pic:cNvPr id="0" name="tmplc7paeeh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpk90t9n4s.png"/>
+                    <pic:cNvPr id="0" name="tmplskhf4oo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpxqkgyb1h.png"/>
+                    <pic:cNvPr id="0" name="tmp4e2teiz0.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -4461,51 +4461,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-88</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="17" name="Picture 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpxwplm5og.png"/>
+                    <pic:cNvPr id="0" name="tmpxw58gomd.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -4608,51 +4608,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-116</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="20" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpihwbd_g3.png"/>
+                    <pic:cNvPr id="0" name="tmpycivsf7p.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>