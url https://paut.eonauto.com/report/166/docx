--- v0 (2026-08-14)
+++ v1 (2026-10-04)
@@ -15600,51 +15600,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp3nl4w50e.png"/>
+                    <pic:cNvPr id="0" name="tmpztmqdyoc.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16335,51 +16335,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="18" name="Picture 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpk3r1y0hw.png"/>
+                    <pic:cNvPr id="0" name="tmpoj2jy4dj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16433,51 +16433,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="20" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpbixda6d3.png"/>
+                    <pic:cNvPr id="0" name="tmph5bpjl76.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16580,51 +16580,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="23" name="Picture 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpk3r1y0hw.png"/>
+                    <pic:cNvPr id="0" name="tmpoj2jy4dj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16678,51 +16678,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpbixda6d3.png"/>
+                    <pic:cNvPr id="0" name="tmph5bpjl76.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16825,149 +16825,149 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="28" name="Picture 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpyntmwl1w.png"/>
+                    <pic:cNvPr id="0" name="tmpkvhn6vym.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="29" name="Picture 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpb1631pok.png"/>
+                    <pic:cNvPr id="0" name="tmpzdsqyesj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-248</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="30" name="Picture 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpe4xswrz_.png"/>
+                    <pic:cNvPr id="0" name="tmp4xdyrcjn.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -17070,149 +17070,149 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-263</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="33" name="Picture 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpyntmwl1w.png"/>
+                    <pic:cNvPr id="0" name="tmpkvhn6vym.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-268</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="34" name="Picture 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpb1631pok.png"/>
+                    <pic:cNvPr id="0" name="tmpzdsqyesj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-237</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="35" name="Picture 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpe4xswrz_.png"/>
+                    <pic:cNvPr id="0" name="tmp4xdyrcjn.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -18295,51 +18295,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-184</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="58" name="Picture 58"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp9mdqs79_.png"/>
+                    <pic:cNvPr id="0" name="tmpv21zuspu.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -18540,51 +18540,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-204</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="63" name="Picture 63"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp9mdqs79_.png"/>
+                    <pic:cNvPr id="0" name="tmpv21zuspu.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -18834,51 +18834,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="69" name="Picture 69"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp6yc4iz7c.png"/>
+                    <pic:cNvPr id="0" name="tmpa1_d272i.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -19079,51 +19079,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="74" name="Picture 74"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp6yc4iz7c.png"/>
+                    <pic:cNvPr id="0" name="tmpa1_d272i.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -19324,51 +19324,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="79" name="Picture 79"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_d3_fhl5.png"/>
+                    <pic:cNvPr id="0" name="tmpdud646fc.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -19422,100 +19422,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="81" name="Picture 81"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp2u4u7xde.png"/>
+                    <pic:cNvPr id="0" name="tmpbgt4h3ki.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="82" name="Picture 82"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp4vjzqtvv.png"/>
+                    <pic:cNvPr id="0" name="tmpilyd5l66.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -19569,51 +19569,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-92</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="84" name="Picture 84"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_d3_fhl5.png"/>
+                    <pic:cNvPr id="0" name="tmpdud646fc.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -19667,100 +19667,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="86" name="Picture 86"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp2u4u7xde.png"/>
+                    <pic:cNvPr id="0" name="tmpbgt4h3ki.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-358</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="87" name="Picture 87"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp4vjzqtvv.png"/>
+                    <pic:cNvPr id="0" name="tmpilyd5l66.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -19961,51 +19961,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-95</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="92" name="Picture 92"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0ti6xy4y.png"/>
+                    <pic:cNvPr id="0" name="tmpvexeg4m0.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -20206,51 +20206,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-88</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="97" name="Picture 97"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0ti6xy4y.png"/>
+                    <pic:cNvPr id="0" name="tmpvexeg4m0.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -20451,51 +20451,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-126</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="102" name="Picture 102"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp4nj8scfk.png"/>
+                    <pic:cNvPr id="0" name="tmpvfplmopd.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -20696,51 +20696,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="107" name="Picture 107"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp4nj8scfk.png"/>
+                    <pic:cNvPr id="0" name="tmpvfplmopd.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -20794,51 +20794,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-399</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="109" name="Picture 109"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp4wihzxj_.png"/>
+                    <pic:cNvPr id="0" name="tmpo71fr1ep.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId67"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -20892,51 +20892,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-415</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="111" name="Picture 111"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpdvv2127g.png"/>
+                    <pic:cNvPr id="0" name="tmpx6yv812h.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId69"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -21039,51 +21039,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-476</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="114" name="Picture 114"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp4wihzxj_.png"/>
+                    <pic:cNvPr id="0" name="tmpo71fr1ep.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId67"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -21137,51 +21137,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-460</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="116" name="Picture 116"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpdvv2127g.png"/>
+                    <pic:cNvPr id="0" name="tmpx6yv812h.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId69"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -21284,198 +21284,198 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-429</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="119" name="Picture 119"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjegypq5x.png"/>
+                    <pic:cNvPr id="0" name="tmpzeinant8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId72"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-431</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="120" name="Picture 120"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp07zpo0vv.png"/>
+                    <pic:cNvPr id="0" name="tmp7ntotsuk.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId73"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-103</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="121" name="Picture 121"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp46y2i2m6.png"/>
+                    <pic:cNvPr id="0" name="tmptpqzo339.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId74"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-433</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="122" name="Picture 122"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpzg688u3n.png"/>
+                    <pic:cNvPr id="0" name="tmpiwsunt25.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId75"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -21529,100 +21529,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-440</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="124" name="Picture 124"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjegypq5x.png"/>
+                    <pic:cNvPr id="0" name="tmpzeinant8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId72"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-442</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="125" name="Picture 125"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjkb3opcs.png"/>
+                    <pic:cNvPr id="0" name="tmpue9u_ysi.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId76"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>