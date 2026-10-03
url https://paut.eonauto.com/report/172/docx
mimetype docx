--- v0 (2026-10-03)
+++ v1 (2026-10-03)
@@ -11896,100 +11896,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpg7raydhq.png"/>
+                    <pic:cNvPr id="0" name="tmpgb5ynxdl.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpvoq9u57v.png"/>
+                    <pic:cNvPr id="0" name="tmpsi2dkokf.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -12141,100 +12141,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="12" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpg7raydhq.png"/>
+                    <pic:cNvPr id="0" name="tmpgb5ynxdl.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpvoq9u57v.png"/>
+                    <pic:cNvPr id="0" name="tmpsi2dkokf.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -12435,51 +12435,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="18" name="Picture 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpls6bv4g5.png"/>
+                    <pic:cNvPr id="0" name="tmpmza6o_3l.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -12582,51 +12582,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="21" name="Picture 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpoln6oacj.png"/>
+                    <pic:cNvPr id="0" name="tmp9aytrp90.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -12680,51 +12680,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-61</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="23" name="Picture 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpls6bv4g5.png"/>
+                    <pic:cNvPr id="0" name="tmpmza6o_3l.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -12827,51 +12827,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-69</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="26" name="Picture 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpoln6oacj.png"/>
+                    <pic:cNvPr id="0" name="tmp9aytrp90.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -13366,100 +13366,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="37" name="Picture 37"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpc7nn1c85.png"/>
+                    <pic:cNvPr id="0" name="tmp85k2e5dt.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="38" name="Picture 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpj1g8ukc2.png"/>
+                    <pic:cNvPr id="0" name="tmpppxrho_i.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -13611,100 +13611,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-126</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="42" name="Picture 42"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpc7nn1c85.png"/>
+                    <pic:cNvPr id="0" name="tmp85k2e5dt.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-131</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="43" name="Picture 43"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpj1g8ukc2.png"/>
+                    <pic:cNvPr id="0" name="tmpppxrho_i.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -13905,100 +13905,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-244</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="48" name="Picture 48"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp37pge_qs.png"/>
+                    <pic:cNvPr id="0" name="tmp0kzc6zg8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-239</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="49" name="Picture 49"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpr78jz8kf.png"/>
+                    <pic:cNvPr id="0" name="tmpnwasft15.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -14150,100 +14150,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="53" name="Picture 53"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp37pge_qs.png"/>
+                    <pic:cNvPr id="0" name="tmp0kzc6zg8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="54" name="Picture 54"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpr78jz8kf.png"/>
+                    <pic:cNvPr id="0" name="tmpnwasft15.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -15032,51 +15032,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-163</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="71" name="Picture 71"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpccw6dp8a.png"/>
+                    <pic:cNvPr id="0" name="tmpbwxan5uj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -15277,51 +15277,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-183</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="76" name="Picture 76"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpccw6dp8a.png"/>
+                    <pic:cNvPr id="0" name="tmpbwxan5uj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -15914,51 +15914,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-278</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="89" name="Picture 89"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp70iym4_z.png"/>
+                    <pic:cNvPr id="0" name="tmpyr4xhyn0.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId57"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>