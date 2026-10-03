--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -3486,247 +3486,247 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_1phbta5.png"/>
+                    <pic:cNvPr id="0" name="tmp71g9ui7w.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp6u2tjr1y.png"/>
+                    <pic:cNvPr id="0" name="tmpr_swhm4e.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpvnbq8doz.png"/>
+                    <pic:cNvPr id="0" name="tmpnhhh5z6a.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpov5x3qjf.png"/>
+                    <pic:cNvPr id="0" name="tmp5mgk4t56.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpkf7mlfqo.png"/>
+                    <pic:cNvPr id="0" name="tmpgscqla1b.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -3741,100 +3741,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp5au9nyem.png"/>
+                    <pic:cNvPr id="0" name="tmpfopeqwlk.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp25z5vaw0.png"/>
+                    <pic:cNvPr id="0" name="tmp20jar7vi.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -3879,296 +3879,296 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp5au9nyem.png"/>
+                    <pic:cNvPr id="0" name="tmpfopeqwlk.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpeth126ad.png"/>
+                    <pic:cNvPr id="0" name="tmp04p9s8c_.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp25z5vaw0.png"/>
+                    <pic:cNvPr id="0" name="tmp20jar7vi.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="12" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmprpda19_f.png"/>
+                    <pic:cNvPr id="0" name="tmp0c4tidb4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpdjgg73mi.png"/>
+                    <pic:cNvPr id="0" name="tmpuj6mjeq_.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpmm5du5xa.png"/>
+                    <pic:cNvPr id="0" name="tmpk5yaewbd.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>