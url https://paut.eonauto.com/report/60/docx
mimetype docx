--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -2987,737 +2987,737 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>61</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp9254kk7z.png"/>
+                    <pic:cNvPr id="0" name="tmpm75yxygo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_9tektrd.png"/>
+                    <pic:cNvPr id="0" name="tmp4lg24wzy.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmprzggqci0.png"/>
+                    <pic:cNvPr id="0" name="tmp6h9fn3zw.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmppt3n17nm.png"/>
+                    <pic:cNvPr id="0" name="tmpi04zfkzg.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp74rr8e99.png"/>
+                    <pic:cNvPr id="0" name="tmpzd95u8rp.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpd__chmkm.png"/>
+                    <pic:cNvPr id="0" name="tmpbj1hmw1_.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp72netkhv.png"/>
+                    <pic:cNvPr id="0" name="tmp2ri2iaa4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpoi2k06hr.png"/>
+                    <pic:cNvPr id="0" name="tmp4hpl75w5.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmptlpwv2u6.png"/>
+                    <pic:cNvPr id="0" name="tmpywckzuzz.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_akh9d9w.png"/>
+                    <pic:cNvPr id="0" name="tmpzg43g2p9.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpdne_0y6s.png"/>
+                    <pic:cNvPr id="0" name="tmpvpus5ew4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="12" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjo7n0596.png"/>
+                    <pic:cNvPr id="0" name="tmpxajbtomm.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0ol1pz0_.png"/>
+                    <pic:cNvPr id="0" name="tmpy_x0g18k.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpqvi_ya_8.png"/>
+                    <pic:cNvPr id="0" name="tmppm6ioc8p.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>相控阵超声图</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpz80con48.png"/>
+                    <pic:cNvPr id="0" name="tmpsjouc717.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>