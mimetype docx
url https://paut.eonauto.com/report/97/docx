--- v0 (2026-08-14)
+++ v1 (2026-10-04)
@@ -14443,51 +14443,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpo48bkkux.png"/>
+                    <pic:cNvPr id="0" name="tmpa970utld.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -14541,541 +14541,541 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpn5q9rjjo.png"/>
+                    <pic:cNvPr id="0" name="tmppu0dlqo2.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpe2po5zq5.png"/>
+                    <pic:cNvPr id="0" name="tmpo3rhwz5p.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-110</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpp3bi5j3r.png"/>
+                    <pic:cNvPr id="0" name="tmpph86cw2a.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpef2t8omh.png"/>
+                    <pic:cNvPr id="0" name="tmp_k058j0g.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmph_yoiolr.png"/>
+                    <pic:cNvPr id="0" name="tmphfqx6ntp.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="12" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpn5q9rjjo.png"/>
+                    <pic:cNvPr id="0" name="tmppu0dlqo2.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpe2po5zq5.png"/>
+                    <pic:cNvPr id="0" name="tmpo3rhwz5p.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpp3bi5j3r.png"/>
+                    <pic:cNvPr id="0" name="tmpph86cw2a.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpef2t8omh.png"/>
+                    <pic:cNvPr id="0" name="tmp_k058j0g.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="16" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmph_yoiolr.png"/>
+                    <pic:cNvPr id="0" name="tmphfqx6ntp.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="17" name="Picture 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpze3jrabj.png"/>
+                    <pic:cNvPr id="0" name="tmphycbyzdi.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -15178,149 +15178,149 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-104</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="20" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_f7yx_ui.png"/>
+                    <pic:cNvPr id="0" name="tmpmae44ue4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-93</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="21" name="Picture 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpap0zxru8.png"/>
+                    <pic:cNvPr id="0" name="tmp9s26do0j.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-82</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="22" name="Picture 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpze3jrabj.png"/>
+                    <pic:cNvPr id="0" name="tmphycbyzdi.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -15423,247 +15423,247 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_f7yx_ui.png"/>
+                    <pic:cNvPr id="0" name="tmpmae44ue4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="26" name="Picture 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpap0zxru8.png"/>
+                    <pic:cNvPr id="0" name="tmp9s26do0j.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="27" name="Picture 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpdlds56q8.png"/>
+                    <pic:cNvPr id="0" name="tmpo6h658hv.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="28" name="Picture 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpv_b5klit.png"/>
+                    <pic:cNvPr id="0" name="tmpfsz17pw8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="29" name="Picture 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_3ipb_d1.png"/>
+                    <pic:cNvPr id="0" name="tmpi7h04v_v.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -15717,198 +15717,198 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="31" name="Picture 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpyqs_e2zk.png"/>
+                    <pic:cNvPr id="0" name="tmpwf5gvhhn.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="32" name="Picture 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpdlds56q8.png"/>
+                    <pic:cNvPr id="0" name="tmpo6h658hv.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="33" name="Picture 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpv_b5klit.png"/>
+                    <pic:cNvPr id="0" name="tmpfsz17pw8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-69</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="34" name="Picture 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_3ipb_d1.png"/>
+                    <pic:cNvPr id="0" name="tmpi7h04v_v.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -15962,149 +15962,149 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="36" name="Picture 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpyqs_e2zk.png"/>
+                    <pic:cNvPr id="0" name="tmpwf5gvhhn.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-87</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="37" name="Picture 37"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp7992ulsa.png"/>
+                    <pic:cNvPr id="0" name="tmpks9iqsc7.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-96</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="38" name="Picture 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpg2xbah2z.png"/>
+                    <pic:cNvPr id="0" name="tmpixmjqrfh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16158,51 +16158,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-106</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="40" name="Picture 40"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpv1w1wr37.png"/>
+                    <pic:cNvPr id="0" name="tmpqe1_divk.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16256,100 +16256,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-126</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="42" name="Picture 42"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp7992ulsa.png"/>
+                    <pic:cNvPr id="0" name="tmpks9iqsc7.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="43" name="Picture 43"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpg2xbah2z.png"/>
+                    <pic:cNvPr id="0" name="tmpixmjqrfh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16403,51 +16403,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="45" name="Picture 45"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpv1w1wr37.png"/>
+                    <pic:cNvPr id="0" name="tmpqe1_divk.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16501,100 +16501,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-118</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="47" name="Picture 47"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpncvopmth.png"/>
+                    <pic:cNvPr id="0" name="tmpk59pnmrr.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-120</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="48" name="Picture 48"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp8w4a7dd4.png"/>
+                    <pic:cNvPr id="0" name="tmpmhsob8ud.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16648,198 +16648,198 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-131</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="50" name="Picture 50"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpamwaqs2d.png"/>
+                    <pic:cNvPr id="0" name="tmpn_n4mknz.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-136</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="51" name="Picture 51"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpy9x4_zsz.png"/>
+                    <pic:cNvPr id="0" name="tmp7qnl7yrh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-133</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="52" name="Picture 52"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpncvopmth.png"/>
+                    <pic:cNvPr id="0" name="tmpk59pnmrr.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="53" name="Picture 53"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp8w4a7dd4.png"/>
+                    <pic:cNvPr id="0" name="tmpmhsob8ud.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -16893,590 +16893,590 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-152</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="55" name="Picture 55"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpamwaqs2d.png"/>
+                    <pic:cNvPr id="0" name="tmpn_n4mknz.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-160</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="56" name="Picture 56"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpy9x4_zsz.png"/>
+                    <pic:cNvPr id="0" name="tmp7qnl7yrh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-165</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="57" name="Picture 57"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpc5goesi6.png"/>
+                    <pic:cNvPr id="0" name="tmppimg601q.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-171</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="58" name="Picture 58"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmps0sj132t.png"/>
+                    <pic:cNvPr id="0" name="tmp8p9pv9dh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-178</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="59" name="Picture 59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjb0aeot8.png"/>
+                    <pic:cNvPr id="0" name="tmpecp7824u.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-183</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="60" name="Picture 60"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpedtx110e.png"/>
+                    <pic:cNvPr id="0" name="tmpsla3dpne.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-140</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="61" name="Picture 61"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpyzk1547d.png"/>
+                    <pic:cNvPr id="0" name="tmpfo9di81m.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-188</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="62" name="Picture 62"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpc5goesi6.png"/>
+                    <pic:cNvPr id="0" name="tmppimg601q.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-189</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="63" name="Picture 63"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmps0sj132t.png"/>
+                    <pic:cNvPr id="0" name="tmp8p9pv9dh.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-190</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="64" name="Picture 64"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjb0aeot8.png"/>
+                    <pic:cNvPr id="0" name="tmpecp7824u.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-199</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="65" name="Picture 65"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpedtx110e.png"/>
+                    <pic:cNvPr id="0" name="tmpsla3dpne.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-201</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="66" name="Picture 66"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpyzk1547d.png"/>
+                    <pic:cNvPr id="0" name="tmpfo9di81m.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -17677,51 +17677,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-151</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="71" name="Picture 71"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpzsayer4k.png"/>
+                    <pic:cNvPr id="0" name="tmp9_cxhvn7.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -17922,247 +17922,247 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-176</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="76" name="Picture 76"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpzsayer4k.png"/>
+                    <pic:cNvPr id="0" name="tmp9_cxhvn7.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-180</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="77" name="Picture 77"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpwewr6mje.png"/>
+                    <pic:cNvPr id="0" name="tmpf_x0sbp3.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-296</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="78" name="Picture 78"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmppqe5vgbw.png"/>
+                    <pic:cNvPr id="0" name="tmpwhewrv6_.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-203</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="79" name="Picture 79"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp7fo73rtb.png"/>
+                    <pic:cNvPr id="0" name="tmpw3mgz1ou.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-207</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="80" name="Picture 80"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0uvs2uyn.png"/>
+                    <pic:cNvPr id="0" name="tmpuy6vx31k.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -18216,198 +18216,198 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-215</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="82" name="Picture 82"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpwewr6mje.png"/>
+                    <pic:cNvPr id="0" name="tmpf_x0sbp3.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-219</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="83" name="Picture 83"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmppqe5vgbw.png"/>
+                    <pic:cNvPr id="0" name="tmpwhewrv6_.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-214</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="84" name="Picture 84"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp7fo73rtb.png"/>
+                    <pic:cNvPr id="0" name="tmpw3mgz1ou.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-215</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="85" name="Picture 85"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0uvs2uyn.png"/>
+                    <pic:cNvPr id="0" name="tmpuy6vx31k.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -18461,51 +18461,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-228</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="87" name="Picture 87"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp7wj6g31e.png"/>
+                    <pic:cNvPr id="0" name="tmpm_3liboa.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -18608,149 +18608,149 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-238</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="90" name="Picture 90"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp5lscfc7k.png"/>
+                    <pic:cNvPr id="0" name="tmpgus8obhc.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-273</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="91" name="Picture 91"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpc9pfqbgl.png"/>
+                    <pic:cNvPr id="0" name="tmpe24qis7w.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-269</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="92" name="Picture 92"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp7wj6g31e.png"/>
+                    <pic:cNvPr id="0" name="tmpm_3liboa.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
@@ -18853,933 +18853,933 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-254</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="95" name="Picture 95"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp5lscfc7k.png"/>
+                    <pic:cNvPr id="0" name="tmpgus8obhc.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-114</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="96" name="Picture 96"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpc9pfqbgl.png"/>
+                    <pic:cNvPr id="0" name="tmpe24qis7w.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-104</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="97" name="Picture 97"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpd2tutav2.png"/>
+                    <pic:cNvPr id="0" name="tmpq0iiwg3j.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-87</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="98" name="Picture 98"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpuy4ee0kt.png"/>
+                    <pic:cNvPr id="0" name="tmpsu_4pg6c.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="99" name="Picture 99"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpolneuba2.png"/>
+                    <pic:cNvPr id="0" name="tmpwrjfalv0.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-68</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="100" name="Picture 100"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_aba6cl0.png"/>
+                    <pic:cNvPr id="0" name="tmpzlz0dds7.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-63</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="101" name="Picture 101"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpusmpd4by.png"/>
+                    <pic:cNvPr id="0" name="tmpo1urdgxf.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId64"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="102" name="Picture 102"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpd2tutav2.png"/>
+                    <pic:cNvPr id="0" name="tmpq0iiwg3j.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="103" name="Picture 103"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpuy4ee0kt.png"/>
+                    <pic:cNvPr id="0" name="tmpsu_4pg6c.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-293</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="104" name="Picture 104"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpolneuba2.png"/>
+                    <pic:cNvPr id="0" name="tmpwrjfalv0.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-299</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="105" name="Picture 105"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp_aba6cl0.png"/>
+                    <pic:cNvPr id="0" name="tmpzlz0dds7.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-308</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="106" name="Picture 106"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpusmpd4by.png"/>
+                    <pic:cNvPr id="0" name="tmpo1urdgxf.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId64"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-315</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="107" name="Picture 107"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp3u0bktgd.png"/>
+                    <pic:cNvPr id="0" name="tmp15f9oqg8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-326</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="108" name="Picture 108"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjndtxl8s.png"/>
+                    <pic:cNvPr id="0" name="tmp_14jfio2.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId66"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-331</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="109" name="Picture 109"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp106iludc.png"/>
+                    <pic:cNvPr id="0" name="tmplk9e1afa.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId67"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-342</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="110" name="Picture 110"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpo529406y.png"/>
+                    <pic:cNvPr id="0" name="tmpnn_byiaj.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId68"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-353</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="111" name="Picture 111"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp0thpae8e.png"/>
+                    <pic:cNvPr id="0" name="tmpg8jyevl9.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId69"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-357</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="112" name="Picture 112"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmp3u0bktgd.png"/>
+                    <pic:cNvPr id="0" name="tmp15f9oqg8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>焊缝-368</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
             <wp:extent cx="5040000" cy="3024000"/>
             <wp:docPr id="113" name="Picture 113"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="tmpjndtxl8s.png"/>
+                    <pic:cNvPr id="0" name="tmp_14jfio2.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId66"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040000" cy="3024000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>